--- v0 (2025-10-05)
+++ v1 (2026-08-27)
@@ -1,5756 +1,4268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66D6E43D" w14:textId="5CABB20F" w:rsidR="001A5F0F" w:rsidRPr="00EE2CF2" w:rsidRDefault="00ED6D5F" w:rsidP="00ED6D5F">
+    <w:p w14:paraId="1B241873" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="004136C3" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004136C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1215" w:dyaOrig="1170" w14:anchorId="28C78CA4">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:61.2pt;height:58.8pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId5" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849322093" r:id="rId6"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CAC347" w14:textId="77777777" w:rsidR="00263C49" w:rsidRPr="009679E4" w:rsidRDefault="00263C49" w:rsidP="00263C49">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nauja redakcija nuo 2026-09-01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D36020">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įsakymo N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B249EB" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VILNIAUS MARTYNO MAŽVYDO PROGIMNAZIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCA8F05" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DIREKTORIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDD73B3" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10ACA5C6" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ĮSAKYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A604744" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="00263C49">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DĖL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ILNIAUS MARTYNO MAŽVYDO PROGIMNAZIJOS MOKINIŲ ASMENINIŲ MOBILIŲJŲ TELEFONŲ IR KITŲ GALINIŲ ĮRENGINIŲ NAUDOJIMO PROGIMNAZIJOJE TVARKOS APRAŠO</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C49">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PATVIRTINIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9AC73B" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="5670" w:hanging="5670"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001A5F0F" w:rsidRPr="00EE2CF2">
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 m. rugpjūčio  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. Nr. V - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>401</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED9FFDE" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Vilnius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C39D4E5" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A92895" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atsižvelgdama į </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>Lietuvos Respublikos švietimo, mokslo ir sporto ministro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bei Lietuvos Respublikos sveikatos apsaugos ministro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> patvirtint</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> Mokinių asmeninių mobiliųjų telefonų ir kitų informacinių technologijų įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacijas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> 2025 m. liepos 31 d. įsakymu Nr. V-807/V-726 „Dėl Mokinių asmeninių mobiliųjų telefonų ir kitų informacinių technologijų įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> patvirtinimo“</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> 10 punktą:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0186E2B4" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T v i r t i n u Vilniaus Martyno Mažvydo progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>Mokinių asmeninių mobiliųjų telefonų ir kitų informacinių technologijų įrenginių naudojimo progimnazijoje tvarkos aprašą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pridedama</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB3CF8F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> N u s t a t a u, kad šis įsakymas įsigalioja 2025 m. rugsėjo 1 d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432E7552" w14:textId="77777777" w:rsidR="00764884" w:rsidRDefault="00764884" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:hanging="281"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nustatau, kad šis įsakymas įsigalioja 2026 m. rugsėjo 1 d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68579DFF" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045521A6" w14:textId="77777777" w:rsidR="00764884" w:rsidRPr="00ED0503" w:rsidRDefault="00764884" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Įsakymo punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F880E5" w14:textId="77777777" w:rsidR="00764884" w:rsidRDefault="00764884" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6875B5BE" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRPr="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CA3117" w14:textId="77777777" w:rsidR="00764884" w:rsidRDefault="00764884" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šio įsakymo v y k d y m o kontrolę pavedu direktoriaus pavaduotojams ugdymui R.Žemaitienei, L.Navickaitei, K.Jūraitei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C9E486" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D509FC0" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRPr="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Įsakymo punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D7600" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRPr="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34748B2F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760C51DA" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AD18D9" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Direktorė                                                                                                         Egl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laumelienė</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F1206" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00ED0503" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09835E2E" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00ED0503" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5587"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC0B0B4" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00ED0503" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5587"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E47A063" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00ED0503" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5587"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0DC3E" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00ED0503" w:rsidRDefault="0073402D" w:rsidP="00263C49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696E0E1D" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administratorė Marija Navickienė, tel. 05 2795579</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E205556" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5587"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFEE70D" w14:textId="77777777" w:rsidR="001A5F0F" w:rsidRPr="00F767B2" w:rsidRDefault="001A5F0F" w:rsidP="00D54279">
+    <w:p w14:paraId="7976A62C" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5587"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vilniaus </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="39F2D755" w14:textId="77777777" w:rsidR="001A5F0F" w:rsidRPr="00F767B2" w:rsidRDefault="00D54279" w:rsidP="00D54279">
+        <w:t>Vilniaus Martyno Mažvydo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D1CF55" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5587"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="343BAA27" w14:textId="2497A797" w:rsidR="001A5F0F" w:rsidRPr="00F767B2" w:rsidRDefault="001A5F0F" w:rsidP="008C2F55">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>progimnazijos direktoriaus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270BD8B5" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5587"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="19682763" w14:textId="77777777" w:rsidR="001A5F0F" w:rsidRPr="00F767B2" w:rsidRDefault="001A5F0F" w:rsidP="001A5F0F">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2025 m. rugpjūčio  14  d.                      įsakymu Nr. V- 401</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C854FA7" w14:textId="77777777" w:rsidR="00263C49" w:rsidRPr="00263C49" w:rsidRDefault="00263C49" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5587"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714D8079" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="00263C49" w:rsidP="0073402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F767B2">
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D54279" w:rsidRPr="00F767B2">
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>VILNIAUS MARTYNO MAŽVYDO PROGIMNAZIJOS MOKINIŲ ASMENINIŲ MOBILIŲJŲ TELEFONŲ IR KITŲ GALINIŲ ĮRENGINIŲ NAUDOJIMO PROGIMNAZIJOJE TVARKOS APRAŠAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454694BF" w14:textId="77777777" w:rsidR="00263C49" w:rsidRDefault="00263C49" w:rsidP="00263C49">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC547B7" w14:textId="77777777" w:rsidR="00263C49" w:rsidRPr="00263C49" w:rsidRDefault="00263C49" w:rsidP="009679E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pakeistas priedo pavadinimas:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5D19A4" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MARTYNO MAŽVYDO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F767B2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AD5A1C" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D54279" w:rsidRPr="00F767B2">
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F767B2">
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29669A1F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>GIMNAZIJOS</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...156 lines deleted...]
-        </w:rPr>
         <w:t>BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45813024" w14:textId="77777777" w:rsidR="001A5F0F" w:rsidRPr="00F767B2" w:rsidRDefault="001A5F0F" w:rsidP="001A5F0F">
-[...8 lines deleted...]
-    <w:p w14:paraId="0820A076" w14:textId="62D402C2" w:rsidR="003D14A3" w:rsidRPr="00F767B2" w:rsidRDefault="003D14A3" w:rsidP="00EE3FBE">
+    <w:p w14:paraId="603368B5" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F44D29A" w14:textId="77777777" w:rsidR="00263C49" w:rsidRDefault="00263C49" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F767B2">
+      <w:r w:rsidRPr="00263C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vilniaus Martyno Mažvydo progimnazijos </w:t>
-[...88 lines deleted...]
-        </w:numPr>
+        <w:t>Vilniaus Martyno Mažvydo progimnazijos Mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo progimnazijoje tvarkos aprašas (toliau kartu – asmeniniai informacinių technologijų įrenginiai (sutrumpintai – tvarka))  parengtas vadovaujantis Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2025 m. liepos 31 d. įsakymu Nr. V-807/V-726 „Dėl Mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacijas patvirtinimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E503888" w14:textId="77777777" w:rsidR="00263C49" w:rsidRPr="00263C49" w:rsidRDefault="00263C49" w:rsidP="009679E4">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="720"/>
-[...104 lines deleted...]
-    <w:p w14:paraId="4DE08D7D" w14:textId="77777777" w:rsidR="00BD49B0" w:rsidRDefault="00B431DD" w:rsidP="00274562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Punkto pakeitima</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6695AA65" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="00263C49" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F767B2">
-[...104 lines deleted...]
-    <w:p w14:paraId="3AA0C70F" w14:textId="77777777" w:rsidR="00BD49B0" w:rsidRDefault="00DA6ED8" w:rsidP="00BD49B0">
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tvarka apibrėžia mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo Vilniaus Martyno Mažvydo progimnazijoje (toliau – progimnazija) ir (ar) dalyvaujant progimnazijos organizuojamose ugdomosiose veiklose ne progimnazijos aplinkoje gaires. „Galinio įrenginio“ sąvoka vartojama vadovaujantis Lietuvos Respublikos elektroninių ryšių įstatymo 3 straipsnio 24 dalimi, kuri nustato, kad galinis įrenginys – informacijai priimti ir (arba) perduoti skirtas įrenginys ar jo dalis, kurie tiesiogiai ar netiesiogiai bet kokiomis priemonėmis yra prijungiami prie viešųjų elektroninių ryšių tinklų. Asmeniniai informacinių technologijų įrenginiai tvarkoje suprantami kaip mokinio disponuojama informacinė ir komunikacinė įranga, skirta skambinti ir (arba) susirašinėti teksto ir (arba) garso žinutėmis, ir (arba) klausytis, ir (arba) žiūrėti, ir (arba) dalintis garso ir vaizdo įrašais, ir (arba) naršyti internete, ir (arba) fotografuoti, ir (arba) kitiems su ugdymu nesusijusiems tikslams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B6E19A" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F97C8F" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk238633552"/>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2C227B" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7E33D326" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253857F6" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tvarkos paskirtis – padėti progimnazijai užtikrinti saugią, ugdymui palankią</w:t>
+      </w:r>
+      <w:r w:rsidR="00764884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A10B9D" w:rsidRPr="00F767B2">
-[...16 lines deleted...]
-    <w:p w14:paraId="45014B56" w14:textId="77777777" w:rsidR="00BD49B0" w:rsidRDefault="00BD49B0" w:rsidP="00DA6ED8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">progimnazijos aplinką, kurioje būtų apibrėžtos asmeninių informacinių technologijų įrenginių naudojimo taisyklės, padedančios mokiniams ugdyti atsakingo ir sąmoningo technologinių įrenginių naudojimo įgūdžius. Šia tvarka siekiama: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D933548" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080" w:hanging="371"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1. sumažinti žalos mokinių sveikatai riziką;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136FFED9" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2. sumažinti irzlumą, atsirandantį mokinius atitraukus nuo asmeninių informacinių technologijų įrenginių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A908FB1" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080" w:hanging="371"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.3. sumažinti negebėjimą koncentruoti dėmesio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E5505F" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080" w:hanging="371"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.4. apsaugoti mokinius nuo pavojingo turinio internete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46490289" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="00764884">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tvarkoje vartojamos sąvokos atitinka Lietuvos Respublikos švietimo įstatyme, Lietuvos Respublikos vaiko teisių apsaugos pagrindų įstatyme ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietuvos Respublikos elektroninių ryšių įstatyme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vartojamas sąvokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F31A2F" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="009679E4" w:rsidRDefault="005E4F60" w:rsidP="009679E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005E4F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4063CC" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ši</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a tvarka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siekiama sumažinti patyčių mokinių ir progimnazijos darbuotojų atžvilgiu riziką:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07418A84" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. apribojus prieigą prie socialinių tinklų (sumažėja galimybė tiek patirti, tiek sukelti patyčias); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786B91BD" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. vykdyti priklausomybės nuo asmeninių informacinių technologijų įrenginių prevenciją; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C2EACF" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>4.3. užtikrinti saugumą ir privatumą (be asmeninių informacinių technologijų įrenginių mažėja tikimybė, kad kas nors bus slapta nufilmuotas ar nufotografuotas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB6D773" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>4.4. mokymosi kokybės gerinimą (tokioje aplinkoje nėra trikdžių, mokiniai gali lengviau susikaupti ir geriau įsisavinti žinias);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A741EDC" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. užtikrinti progimnazijos vidinę tvarką, įtraukiant tėvų (globėjų) pokalbius  su savo vaikais dėl asmeninių informacinių technologijų įrenginių nenaudojimo pamokų ir pertraukų metu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D0ADB8" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00C214DB" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C214DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>smenini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C214DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informacinių technologijų įrengini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ų laikymas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C214DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A556D8" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00440EE3" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sumažinti</w:t>
-[...114 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD49B0" w:rsidRPr="00BD49B0">
-[...329 lines deleted...]
-      <w:r w:rsidR="007B5BCC">
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1–4 klas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ių mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asmenini</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD49B0">
-[...45 lines deleted...]
-      <w:r w:rsidR="00441283">
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informacini</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C214DB">
-[...24 lines deleted...]
-    <w:p w14:paraId="73FF5C70" w14:textId="6B9AC51D" w:rsidR="00C214DB" w:rsidRPr="00440EE3" w:rsidRDefault="00C214DB" w:rsidP="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technologijų įrengini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laiko tam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skirtos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klasių dėžutėse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D015EA1" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00440EE3" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1–4 klas</w:t>
-[...7 lines deleted...]
-        <w:t>ių mokiniai</w:t>
+        <w:t xml:space="preserve"> 5–6 klas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ių mokiniai, prieš prasidedant </w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> asmenini</w:t>
-[...7 lines deleted...]
-        <w:t>us</w:t>
+        <w:t>dalyko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamokai,</w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informacini</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00441283">
+        <w:t xml:space="preserve"> asmeninius informacini</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ų</w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> technologijų įrengini</w:t>
-[...7 lines deleted...]
-        <w:t>u</w:t>
+        <w:t xml:space="preserve"> technologijų įrenginius sudeda į tam skirtą dėžutę. Pasibaigus pamokai asmeniniai informacinių technologijų įrenginiai mokiniams </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grąžinami</w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> laiko tam</w:t>
+        <w:t>. Pertraukos metu asmeniniai informacinių technologijų įrenginiai turi būti išjungti arba juose nustatytas begarsis režimas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> skirtos</w:t>
-[...7 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve"> laikomi mokinio kuprinėje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar krepšyje</w:t>
       </w:r>
       <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> k</w:t>
-[...214 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDA1AA6" w14:textId="52B16608" w:rsidR="00C214DB" w:rsidRPr="00440EE3" w:rsidRDefault="007B5BCC" w:rsidP="00724813">
+    <w:p w14:paraId="18982F3E" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00440EE3" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00C214DB" w:rsidRPr="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uo</w:t>
       </w:r>
-      <w:r w:rsidR="00441283">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00440EE3" w:rsidRPr="00440EE3">
-[...39 lines deleted...]
-      <w:r w:rsidR="00C214DB" w:rsidRPr="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025–2026 mokslo metų 7–8 klasių mokiniai asmeninius informacinių technologijų įrenginius </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laiko savo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asmeninėse spint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ėse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00724813">
-[...48 lines deleted...]
-    <w:p w14:paraId="763D039B" w14:textId="0D915413" w:rsidR="00440EE3" w:rsidRPr="00440EE3" w:rsidRDefault="00F506D1" w:rsidP="00F506D1">
+    </w:p>
+    <w:p w14:paraId="21590E74" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00440EE3" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00440EE3" w:rsidRPr="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uo 2026–2027 mokslo met</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ų</w:t>
       </w:r>
-      <w:r w:rsidR="00440EE3" w:rsidRPr="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5–6 klasių mokiniai asmeninius informacinių technologijų įrenginius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laiko savo </w:t>
       </w:r>
-      <w:r w:rsidR="00440EE3" w:rsidRPr="00440EE3">
+      <w:r w:rsidRPr="00440EE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">asmenėse spintelėse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7340C026" w14:textId="77777777" w:rsidR="00BD49B0" w:rsidRPr="00F767B2" w:rsidRDefault="00BD49B0" w:rsidP="00BD49B0">
+    <w:p w14:paraId="708C4311" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="16186280" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00AF4864" w:rsidP="00AF4864">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF5D597" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>II SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4087832B" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00AF4864" w:rsidP="00AF4864">
+    <w:p w14:paraId="250FE9C8" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F767B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">MOKINIŲ ASMENINIŲ INFORMACINIŲ TECHNOLOGIJŲ ĮRENGINIŲ NAUDOJIMO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C03AEA" w:rsidRPr="00F767B2">
+        <w:t>MOKINIŲ ASMENINIŲ INFORMACINIŲ TECHNOLOGIJŲ ĮRENGINIŲ NAUDOJIMO PROGIMNAZIJOJE RIBOJIMO ATVEJAI IR IŠIMTYS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E887505" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FE3915" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>. Progimnazijoje draudžiama</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> mokinių asmeninių informacinių technologijų įrenginių naudojim</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> pamoko</w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, neformaliojo ugdymo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veiklose (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>rengini</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uose, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>susirinkim</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, klasės valandėl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ėse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, popie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tėse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, konkurs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, viktori</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>, varžyb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> ir pan.) ar organizuojant ugdomąsias veiklas ne progimnazijos aplinkoje, išskyrus šiuos atvejus: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE07C45" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>–8 klasėse, siekiant numatytų ugdymo tikslų, mokytojo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (klasės vadovo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> ar švietimo pagalbos specialisto iniciatyva pamokoje ar ne progimnazijos aplinkoje organizuojamos veiklos, kuriai atlikti reikalingi asmeniniai informaciniai technologijų įrenginiai, metu; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210C5243" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">.2. užtikrinant mokymosi sąlygas mokiniams, kuriems dėl jų sveikatos ar kitų objektyvių aplinkybių reikalinga naudotis asmeniniais informacinių technologijų įrenginiais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BC9D18" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">.3. esant situacijai, kai reikia nedelsiant susisiekti su tėvais (globėjais) ar pagalbos tarnybomis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE389DF" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>. Riboti asmeninių informacinių technologijų įrenginių naudojimą progimnazijos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vidaus ir lauko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> teritorijoje per pertraukas tarp pamokų,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> valgykloje (apmokama banko kortele arba grynaisiais pinigais), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> dienos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mokyklos (VDM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> grupė</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">e, išskyrus šiuos atvejus: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2CF612" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">.1. kai mokiniams dėl jų sveikatos ar kitų objektyvių aplinkybių yra poreikis pasinaudoti asmeniniais informacinių technologijų įrenginiais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E8E403" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>.2. esant situacijai, kai reikia nedelsiant susisiekti su tėvais (globėjais) ar pagalbos tarnybomis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368007E7" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. Mokinio, asmeniniai informacinių technologijų įrenginys (-iai) pamokų metu ir / ar formalių ir neformalių  veiklų (renginių, susirinkimų, klasės valandėlių, popiečių, konkursų, viktorinų, varžybų ir pan.) metu, turi būti išjungti arba juose nustatytas begarsis režimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BC0753" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>9. Asmeninius informacinių technologijų įrenginiai gali būti naudojami pamokose mokymosi, auklėjimo tikslais tik leidus mokytojui (klasės vadovui).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1071F643" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>10. Progimnazijos vidaus ir lauko teritorijoje mokiniams draudžiama filmuoti ir / ar fotografuoti asmeniniais informacinių technologijų įrenginiais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F012C85" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B15F5C1" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>PROGIMNAZIJ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F767B2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4481EEAA" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="009679E4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>III SKYRIUS</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PRIEMONĖS TVARKOS ĮGYVENDINIMUI UŽTIKRINTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ADCBD8" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="009679E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III skyriaus pakeitimas:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7172005F" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="00F767B2" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8533B9" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4F60">
+        <w:t>11. Progimnazijos asmeninių informacinių technologijų įrenginių naudojimo tvarka ir nuostatos suderintos su progimnazijos taryba ir atsižvelgta į Lietuvos Respublikos švietimo, mokslo ir sporto ministro bei Lietuvos Respublikos sveikatos apsaugos ministro patvirtintas Rekomendacijas. Progimnazijos asmeninių informacinių technologijų įrenginių naudojimo tvarką tvirtina progimnazijos vadovas ir skelbia viešai progimnazijos interneto svetainėje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1E19BF" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="005E4F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCE908D" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRPr="00263C49" w:rsidRDefault="005E4F60" w:rsidP="009679E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk238632420"/>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Punkto pakeitima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="228C34BC" w14:textId="77777777" w:rsidR="005E4F60" w:rsidRDefault="005E4F60" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CFDD05" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="007911A0" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>. Atsižvelgiant į mokinių amžių</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> progimnazijos asmeninių informacinių technologijų įrenginių </w:t>
+      </w:r>
+      <w:r>
+        <w:t>naudojimo ribojimai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5F0904" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>.1. 1–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> klasių mokiniams atvykus į pamoką, asmeniniai informacinių technologijų įrenginiai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>paliekami klasėje specialioj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> asmeniniams informacinių technologijų įrenginiams skirtoje </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dėžutė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>je;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E9D690" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.2. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> klasių mokiniams atvykus į pamoką</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>asmeniniai informacinių technologijų įrenginiai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve">paliekami </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalyko kabineto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> specialioje asmeniniams informacinių technologijų įrenginiams skirtoje </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dėžutėje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pasibaigus pamokai, mokytojas juos grąžina, tada a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>smeniniai informacinių technologijų įrenginiai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:t xml:space="preserve"> turi būti išjungti arba juose nustatytas begarsis režimas,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440EE3">
+        <w:t xml:space="preserve"> jie laikomi mokinio kuprinėje</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arba krepšyje; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D932BE" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="007911A0" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tais atvejais: 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630668">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">6 klasių mokiniai fizinio ugdymo ir šokio pamokų metu, lauko klasėje ar renginių metu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>asmeniniai informacinių technologijų įrenginiai lieka kuprinė</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">je arba krepšyje ir turi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve">būti </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">įrenginys </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>išjungt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> arba nustatyt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> begars</w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>žim</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7C9A76" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107DC1">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuo 2025–2026 mokslo metų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>7–8 klasių mokinia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> asmeninius informacinių technologijų įrenginius palieka </w:t>
+      </w:r>
+      <w:r>
+        <w:t>savo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> turimose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> asmeninėse spintelėse. Nuo 2026–2027 mokslo metų šis reikalavimas taikomas ir 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> klasių mokinia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ms.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007911A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733E6905" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>13. Progimnazija neatsako už asmeninių informacinių technologijų įrenginių saugojimą asmeninėse spintelėse. Už tai yra atsakingi patys tų asmeninių informacinių technologijų įrenginių turėtojai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4FE1F2" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="0073402D" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4" w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Jei mokinys pažeidė asmeninių informacinių technologijų įrenginių naudojimosi tvarką, dalyko mokytojas, klasės vadovas, švietimo pagalbos specialistas ar administracijos atstovas turi teisę paimti mokinio asmeninį informacinių technologijų įrenginį ir jį nunešti į raštinę. Nusižengus pirmą kartą, raštinės darbuotojas asmeninį informacinių technologijų įrenginį grąžina mokiniui pasibaigus pamokoms ar ugdomajai veiklai ne progimnazijos teritorijoje. Jei nusižengiama pakartotinai – asmeninį informacinių technologijų įrenginį, esantį raštinėje, atsiima mokinio tėvai (globėjai)</w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9BE7F0" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="00ED0503">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1DD905" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431B982A" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A96D22" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="00263C49" w:rsidRDefault="009679E4" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CC7E14" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Mokiniams, kurie nuolat pažeidinėja asmeninių informacinių technologijų įrenginių naudojimo tvarką, taikomos drausminės nuobaudos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0D9F1B" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.1. priminimas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379DA07B" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.2. įspėjimas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35226813" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.3. kviečiami tėvai (globėjai) su vaiku atvykti į pokalbį su klasės vadovu ir (ar) socialiniu pedagogu; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FF6F22" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15.4. kviečiami tėvai (globėjai) su vaiku atvykti į Vaiko gerovės komisijos posėdį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795710BD" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.5. kitais teisės aktuose numatytais atvejais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2A1501" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>16. Asmeniniai informacinių technologijų įrenginiai turėtų būti naudojami pagal progimnazijos nustatytą tvarką. Stebėseną vykdo kiekvienas mokytojas pamokų ir pertraukų metu budintis mokytojas, švietimo pagalbos specialistas, klasės vadovas ir direktoriaus pavaduotojai ugdymui. Mokinio tėvai (globėjai) nuolat primena savo vaikui laikytis nustatytos asmeninių informacinių technologijų įrenginių naudojimo tvarkos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15748209" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AD4F5D" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00263C49" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>IV SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CA702F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>OJE RIBOJIMO ATVEJAI IR IŠIMTYS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29BFEB14" w14:textId="77777777" w:rsidR="00A45486" w:rsidRPr="00F767B2" w:rsidRDefault="00A45486" w:rsidP="00AF4864">
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513EAD44" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AA2BAB" w14:textId="4686DB36" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00B70710" w:rsidP="00C03AEA">
+    <w:p w14:paraId="6C89DCA5" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="0073402D" w:rsidP="009679E4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AF4864" w:rsidRPr="00F767B2">
+      <w:r w:rsidRPr="00F767B2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A45486" w:rsidRPr="00F767B2">
-[...81 lines deleted...]
-    <w:p w14:paraId="155A0AF4" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00B70710" w:rsidP="00C03AEA">
+      <w:r w:rsidR="009679E4">
+        <w:t>Progimnazija supažindina progimnazijos bendruomenę su patvirtinta mokinių asmeninių informacinių technologijų įrenginių naudojimo tvarka ir jos pakeitimais iki 2026 m. rugsėjo 1 d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE2A910" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357CC638" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECD327B" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71164DE1" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="3A62DF39" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00B70710" w:rsidP="00C03AEA">
+    </w:p>
+    <w:p w14:paraId="7FB6AF97" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="009679E4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7E1A6A77" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00B70710" w:rsidP="00C03AEA">
+      <w:r w:rsidRPr="00263C49">
+        <w:t xml:space="preserve">18. Klasių vadovai supažindina 1–8 klasių mokinius pasirašytinai su tvarka kasmet iki rugsėjo 5 d. Tėvus (globėjus) klasės vadovas supažindina iki rugsėjo 5 d. TAMO dienyno pagalba. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B21A1" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="00263C49" w:rsidRDefault="009679E4" w:rsidP="009679E4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5673527D" w14:textId="5452351A" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="00B70710" w:rsidP="00C03AEA">
+    </w:p>
+    <w:p w14:paraId="74C5D502" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="009679E4" w:rsidRDefault="0073402D" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19 </w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4" w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>punktą pripažįstu netekusiu galios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64899E6B" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Nr. V-440, 2026-08-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F4FE8" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF93360" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001670A5" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF4864" w:rsidRPr="00F767B2">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001670A5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A45486" w:rsidRPr="00F767B2">
-[...54 lines deleted...]
-    <w:p w14:paraId="2130579C" w14:textId="77777777" w:rsidR="00AF4864" w:rsidRPr="00F767B2" w:rsidRDefault="003B2347" w:rsidP="00C03AEA">
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5260">
+        <w:t xml:space="preserve">iekiant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">užtikrinti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5260">
+        <w:t>skland</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5260">
+        <w:t xml:space="preserve"> tvarkos aprašo įgyvendinim</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5260">
+        <w:t xml:space="preserve"> klasės vadovai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, švietimo pagalbos specialistai ne mažiau kaip tris kartus per mokslo metus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001670A5">
+        <w:t xml:space="preserve">konsultuoja mokinius </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dėl ilgalaikio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001670A5">
+        <w:t>asmeninių informacinių technologijų įrenginių naudojimo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">si žalos mokinio sveikatai. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001670A5">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3534B747" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="569DB91D" w14:textId="77777777" w:rsidR="00FB3CE0" w:rsidRPr="00F767B2" w:rsidRDefault="003B2347" w:rsidP="00C03AEA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21. Progimnazija pertraukų tarp pamokų metu sudaro sąlygas įvairiam mokinių poilsiui ir užimtumui:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4267EA9F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...541 lines deleted...]
-    <w:p w14:paraId="51FE68AD" w14:textId="35537CBA" w:rsidR="00DF0DF6" w:rsidRPr="007911A0" w:rsidRDefault="003B2347" w:rsidP="00DF0DF6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.1. šiltuoju metų laiku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A0A8B6" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="28028B3E" w14:textId="77777777" w:rsidR="00FB3CE0" w:rsidRPr="007911A0" w:rsidRDefault="001E5FD3" w:rsidP="00FB3CE0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1–4 klasių mokiniai pertrauk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metu laiką gali praleisti kieme ar aikštyne, sporto aikštelėse užsiimti fiziniu aktyvumu – žaisti įvairius judriuosius ir sportinius žaidimus,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59750484" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bėgioti, sparčiai eiti, naudotis lauko treniruokliais ir įvairiomis lauko sporto ar ugdymo priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793B10D8" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="04A48D90" w14:textId="47407B06" w:rsidR="00DF0DF6" w:rsidRDefault="00DF0DF6" w:rsidP="00DF0DF6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.1.2. 5–8 klasių mokiniai pertrauk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metu gali laiką leisti stadione – žaisti sportinius žaidimus, mesti baudas į krepšį, bėgioti, sparčiai eiti, naudotis lauko treniruokliais bei kitomis sporto ar ugdymo priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0226F4" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="37D77E17" w14:textId="0B5D8BA7" w:rsidR="00DF0DF6" w:rsidRDefault="00DF0DF6" w:rsidP="00DF0DF6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.2. šaltuoju metų laiku arba esant nepalankioms oro sąlygoms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9D3B79" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...73 lines deleted...]
-    <w:p w14:paraId="610D1BB5" w14:textId="7FF139DD" w:rsidR="00DF0DF6" w:rsidRPr="007911A0" w:rsidRDefault="00DF0DF6" w:rsidP="00DF0DF6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.2.1. 1–4 klasių mokiniai pertrauk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metu gali laiką leisti koridoriuose įrengtose mini bibliotekėlėse, užsiimti stalo žaidimais (šaškėmis, šachmatais, domino ir kt.), konstruoti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFF932E" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEGO, žaisti Jenga kaladėlėmis, žaisti krepšinį ar futbolą su edukacinėmis priemonėmis (medžiaginė aikštelė), šokinėti ir žaisti specializuotus žaidimus ant grindų, mažojoje sporto salėje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (su vidaus sportine avalyne 2-oios ilgosios pertraukos metu) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>žaisti judriuosius ir sportinius žaidimus, dalyvauti estafetėse, naudotis įvairiomis sporto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>gdymo priemonėmis, analizuoti sieninius pasaulio ir Lietuvos žemėlapius, apžiūrėti mokinių piešimo, tapybos, keramikos, technologijų darbų parodas, projektinių veiklų darbus bei kitas ekspozicijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BE4039" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...100 lines deleted...]
-    <w:p w14:paraId="4EECE969" w14:textId="2D0FED28" w:rsidR="00DF0DF6" w:rsidRDefault="00DF0DF6" w:rsidP="00DF0DF6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>21.2.2. 5–8 klasių mokiniai pertrauk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metu gali užsiimti stalo žaidimais (šaškėmis, šachmatais ir kt.), žaisti stalo tenisą, lankytis bibliotekoje ir skaitykloje, didžiojoje sporto salėje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (su vidaus sportine avalyne 2-oios ilgosios pertraukos metu) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žaisti sportinius žaidimus, mesti baudas į krepšį, naudotis įvairiomis sporto ugdymo priemonėmis, stebėti renginius ir veiklas per mokyklos TV, analizuoti sieninę laiko juostą ir Erasmus+ žemėlapį, apžiūrėti mokinių kūrybinių ir projektinių darbų parodas bei kitas ekspozicijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB2B5EE" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00FA350A" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...36 lines deleted...]
-      <w:r w:rsidR="004B3DAE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21.2.3. 8 klasių mokiniai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (su vidaus sportine avalyne)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo 14 metų amžiaus su raštišku tėvų (globėjų) sutikimu 2-ųjų ilgųjų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>pertrauk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA350A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metu papildomai gali naudotis vidaus treniruoklių zona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00441283">
+    </w:p>
+    <w:p w14:paraId="3BFA4287" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD7116F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001670A5" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001670A5">
+        <w:t>SUDERINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C48160" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001670A5" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001670A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vilniaus Martyno Mažvydo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A4269A" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001670A5" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001670A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>progimnazijos tarybos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C69BCFB" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001670A5" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001670A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 m. rugpjūčio </w:t>
+      </w:r>
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001670A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F83DD9F" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001670A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protokolas Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B3DAE">
-[...1056 lines deleted...]
-    <w:p w14:paraId="5B8A398E" w14:textId="59445EE1" w:rsidR="00AE1CFA" w:rsidRPr="001670A5" w:rsidRDefault="007B2B72" w:rsidP="00630668">
+      <w:r w:rsidR="009679E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DA00F0" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="009679E4" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F767B2">
-[...19 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2662F1C6" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="001670A5" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="001670A5">
-        <w:t xml:space="preserve">asmeninių informacinių technologijų įrenginių naudojimo </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>SUDERINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE1F2B3" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="001670A5" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001670A5">
-        <w:t xml:space="preserve"> iki 2025 m. rugsėjo 1 d.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vilniaus Martyno Mažvydo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43289897" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="001670A5" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001670A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>progimnazijos tarybos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0772B159" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="001670A5" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001670A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        <w:t>K</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001670A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lasių vadovai supažindina </w:t>
-[...7 lines deleted...]
-        <w:t>1–</w:t>
+        <w:t xml:space="preserve"> m. rugpjūčio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="001670A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 klasių mokinius pasirašytinai </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A6AAA" w14:textId="77777777" w:rsidR="009679E4" w:rsidRDefault="009679E4" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001670A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>protokolas Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C679C9" w:rsidRPr="001670A5">
-[...15 lines deleted...]
-      <w:r w:rsidR="00630668">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="001670A5">
-[...204 lines deleted...]
-    <w:p w14:paraId="643D0D4B" w14:textId="0E0AF345" w:rsidR="007B2B72" w:rsidRPr="001670A5" w:rsidRDefault="0002231E" w:rsidP="0002231E">
+    </w:p>
+    <w:p w14:paraId="68AAD299" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRPr="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(nauja redakcija: 2026-08-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5E256C" w14:textId="77777777" w:rsidR="00ED0503" w:rsidRPr="00ED0503" w:rsidRDefault="00ED0503" w:rsidP="009679E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įsakymo Nr. V-440)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CEAB60" w14:textId="77777777" w:rsidR="009679E4" w:rsidRPr="009679E4" w:rsidRDefault="009679E4" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="1533E25F" w14:textId="77777777" w:rsidR="00507F0B" w:rsidRPr="00FA350A" w:rsidRDefault="00FA350A" w:rsidP="00FA350A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D91678E" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3E78B9" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="00F767B2" w:rsidRDefault="0073402D" w:rsidP="0073402D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...780 lines deleted...]
-    <w:p w14:paraId="49B571D1" w14:textId="77777777" w:rsidR="001A5F0F" w:rsidRPr="001A5F0F" w:rsidRDefault="001A5F0F" w:rsidP="001A5F0F">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F767B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAA0548" w14:textId="77777777" w:rsidR="0073402D" w:rsidRPr="001A5F0F" w:rsidRDefault="0073402D" w:rsidP="0073402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A5F0F" w:rsidRPr="001A5F0F" w:rsidSect="001E5FD3">
+    <w:p w14:paraId="5E997E36" w14:textId="77777777" w:rsidR="0073402D" w:rsidRDefault="0073402D" w:rsidP="0073402D"/>
+    <w:p w14:paraId="418BBC67" w14:textId="77777777" w:rsidR="00E32351" w:rsidRDefault="00E32351"/>
+    <w:sectPr w:rsidR="00E32351" w:rsidSect="00BF3912">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1530" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0168315A"/>
+    <w:nsid w:val="212E1957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E01AD3F8"/>
-    <w:lvl w:ilvl="0" w:tplc="0E9E39EE">
+    <w:tmpl w:val="02EA04E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F374622E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2430" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3150" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3870" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4590" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="212E1957"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="252403D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D206BC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5827,306 +4339,133 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...94 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="1695766713">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="773747421">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:drawingGridVerticalSpacing w:val="299"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A5F0F"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FB3CE0"/>
+    <w:rsidRoot w:val="0073402D"/>
+    <w:rsid w:val="00263C49"/>
+    <w:rsid w:val="0050145E"/>
+    <w:rsid w:val="005E4F60"/>
+    <w:rsid w:val="0073402D"/>
+    <w:rsid w:val="00764884"/>
+    <w:rsid w:val="009679E4"/>
+    <w:rsid w:val="00BF3912"/>
+    <w:rsid w:val="00CF2E26"/>
+    <w:rsid w:val="00D36020"/>
+    <w:rsid w:val="00DE5B38"/>
+    <w:rsid w:val="00E32351"/>
+    <w:rsid w:val="00ED0503"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="226A4842"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3B14BE4D-C19D-4B63-BCEE-01661568C61B}"/>
+  <w14:docId w14:val="3751F826"/>
+  <w15:docId w15:val="{A49EE711-7CF1-43A1-B2A0-01B5E0AC6620}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6241,51 +4580,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6467,440 +4806,648 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0073402D"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00A10B9D"/>
+    <w:rsid w:val="0073402D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Betarp">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A10B9D"/>
+    <w:rsid w:val="0073402D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003D14A3"/>
+    <w:rsid w:val="0073402D"/>
     <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
+    <w:name w:val="markedcontent"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="00263C49"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="005E4F60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="131799269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="331837125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="458425752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="562178603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="705526388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="706761673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="749733605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="793255253">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="832768074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1180314941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1227954531">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1268654592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1364137179">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1808862915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>10412</Characters>
+  <Pages>6</Pages>
+  <Words>9356</Words>
+  <Characters>5334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12214</CharactersWithSpaces>
+  <CharactersWithSpaces>14661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>