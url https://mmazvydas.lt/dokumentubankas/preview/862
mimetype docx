--- v0 (2025-10-05)
+++ v1 (2026-07-11)
@@ -2,93 +2,261 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B873EE0" w14:textId="77777777" w:rsidR="00B5129D" w:rsidRDefault="00B5129D" w:rsidP="00C44FE0">
+    <w:p w14:paraId="1C7CBDB2" w14:textId="77777777" w:rsidR="00671438" w:rsidRPr="002B0C8D" w:rsidRDefault="00671438" w:rsidP="00671438">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
-        <w:ind w:left="5387"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7E83F435" w14:textId="77777777" w:rsidR="00C44FE0" w:rsidRPr="00641F2E" w:rsidRDefault="00C44FE0" w:rsidP="00C44FE0">
+        <w:spacing w:after="12" w:line="267" w:lineRule="auto"/>
+        <w:ind w:left="4678" w:hanging="10"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Vilniaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Martyno Mažvydo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>progimnazijos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visos dienos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>mokyklos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>tvarkos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>aprašo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026-06-19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>dir.įsak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. V-419) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788625E9" w14:textId="686190A9" w:rsidR="00671438" w:rsidRPr="002B0C8D" w:rsidRDefault="002B0C8D" w:rsidP="00671438">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
-        <w:ind w:left="5387"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="12" w:line="267" w:lineRule="auto"/>
+        <w:ind w:left="4678" w:hanging="10"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641F2E">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00671438" w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00671438" w:rsidRPr="002B0C8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>iedas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="273C977B" w14:textId="77777777" w:rsidR="00460F7A" w:rsidRPr="008E2FF8" w:rsidRDefault="00460F7A" w:rsidP="008F0C4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="3888" w:firstLine="1296"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5A8C17D5" w14:textId="77777777" w:rsidR="00460F7A" w:rsidRPr="008E2FF8" w:rsidRDefault="00460F7A" w:rsidP="00BC3FB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7B3187" w14:textId="77777777" w:rsidR="00BC3FB8" w:rsidRPr="00171E19" w:rsidRDefault="00CF7E85" w:rsidP="001E59D5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">VISOS DIENOS MOKYKLOS </w:t>
       </w:r>
       <w:r w:rsidR="009F4E62">
@@ -105,59 +273,62 @@
       </w:r>
       <w:r w:rsidR="000616D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912D83">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SUTARTIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5027D824" w14:textId="77777777" w:rsidR="00BC3FB8" w:rsidRPr="008E2FF8" w:rsidRDefault="00BC3FB8" w:rsidP="00BC3FB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="239BBD96" w14:textId="2E488C03" w:rsidR="00BC3FB8" w:rsidRPr="00171E19" w:rsidRDefault="00BC3FB8" w:rsidP="00BC3FB8">
+    <w:p w14:paraId="239BBD96" w14:textId="3E0C4C1A" w:rsidR="00BC3FB8" w:rsidRPr="00171E19" w:rsidRDefault="00BC3FB8" w:rsidP="00BC3FB8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00372108">
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD59B3">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve"> m.__________________d</w:t>
       </w:r>
       <w:r w:rsidR="004352BD" w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>Nr.____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C4FB89" w14:textId="77777777" w:rsidR="00BC3FB8" w:rsidRPr="00171E19" w:rsidRDefault="00BC3FB8" w:rsidP="00BC3FB8"/>
     <w:p w14:paraId="405E9D48" w14:textId="6CD08A61" w:rsidR="00B05BA6" w:rsidRDefault="00B05BA6" w:rsidP="00B05BA6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vilniaus Martyno Mažvydo progimnazija </w:t>
       </w:r>
       <w:r w:rsidR="009F4E62">
         <w:t>(toliau – Mok</w:t>
       </w:r>
       <w:r>
@@ -263,101 +434,95 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="041BE8D9" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="002A13C6" w:rsidRDefault="002A13C6" w:rsidP="002A13C6">
       <w:r w:rsidRPr="002A13C6">
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC07285" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00B05BA6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(mokinio vardas, pavardė, klasė, gimimo data )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF6402B" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00996240" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
+    <w:p w14:paraId="1AF6402B" w14:textId="631952A8" w:rsidR="002A13C6" w:rsidRPr="00996240" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">organizuoti veiklą pagal </w:t>
       </w:r>
       <w:r>
         <w:t>Vilniaus miesto savivaldybės bendrojo ugdymo įstaigų visos dienos mokyklos tvarkos aprašą</w:t>
       </w:r>
       <w:r w:rsidRPr="00996240">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>patvirtintą Vilniaus miesto savivaldybės tary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bos </w:t>
       </w:r>
       <w:r w:rsidRPr="009129D2">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="009129D2" w:rsidRPr="009129D2">
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007546D2">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009129D2">
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
-      <w:r w:rsidR="009129D2" w:rsidRPr="009129D2">
-[...9 lines deleted...]
-        <w:t>17</w:t>
+      <w:r w:rsidR="007546D2">
+        <w:t>kovo 6</w:t>
       </w:r>
       <w:r w:rsidRPr="009129D2">
         <w:t xml:space="preserve"> d. sprendimu Nr.1-</w:t>
       </w:r>
-      <w:r w:rsidR="009129D2" w:rsidRPr="009129D2">
-        <w:t>653</w:t>
+      <w:r w:rsidR="007546D2">
+        <w:t>901</w:t>
       </w:r>
       <w:r w:rsidRPr="009129D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74088204" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B2D12">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Mokykla</w:t>
       </w:r>
@@ -545,153 +710,168 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F5F59">
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00BE6426" w:rsidRPr="000F5F59">
         <w:t xml:space="preserve">pasiimti </w:t>
       </w:r>
       <w:r w:rsidR="005B377B" w:rsidRPr="000F5F59">
         <w:t>mokinį iš VDM grupės</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426" w:rsidRPr="000F5F59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F59">
         <w:t>pagal VDM grupės lankymo prašyme numatytą laiką</w:t>
       </w:r>
       <w:r w:rsidR="00242FF7" w:rsidRPr="000F5F59">
         <w:t xml:space="preserve"> arba ne vėliau kaip iki VDM grupės darbo laiko pabaigos</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F59">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7BD965" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
+    <w:p w14:paraId="1F7BD965" w14:textId="2D229643" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>. suteikti informaciją apie</w:t>
       </w:r>
       <w:r w:rsidR="008B0F5D">
         <w:t xml:space="preserve"> grupės</w:t>
       </w:r>
       <w:r w:rsidR="00F34946">
         <w:t xml:space="preserve"> mokinio</w:t>
       </w:r>
       <w:r w:rsidR="008B0F5D">
         <w:t xml:space="preserve"> sveikatos sutrikimus</w:t>
       </w:r>
       <w:r w:rsidR="002B72EA">
-        <w:t xml:space="preserve"> grupės pedagogui</w:t>
+        <w:t xml:space="preserve"> grupės </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4C7E">
+        <w:t>specialistui</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4FB175" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. nuolat domėtis </w:t>
       </w:r>
       <w:r w:rsidR="00FD0DD6">
         <w:t xml:space="preserve">grupės </w:t>
       </w:r>
       <w:r w:rsidR="00FD6641" w:rsidRPr="00FD6641">
         <w:t xml:space="preserve">mokinio </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>lgesiu, veikla VDM</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve"> grupėje;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2557D76E" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
+    <w:p w14:paraId="2557D76E" w14:textId="6489F616" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
-        <w:t xml:space="preserve">. informuoti grupės pedagogą apie </w:t>
+        <w:t xml:space="preserve">. informuoti grupės </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6549">
+        <w:t>specialistą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171E19">
+        <w:t xml:space="preserve"> apie </w:t>
       </w:r>
       <w:r w:rsidRPr="006020AC">
         <w:t>vaik</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">neatvykimą į </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">VDM </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>grupę;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F06F9A" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
+    <w:p w14:paraId="35F06F9A" w14:textId="2804B7AD" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
-        <w:t xml:space="preserve">. informuoti grupės pedagogą apie </w:t>
+        <w:t xml:space="preserve">. informuoti grupės </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6549">
+        <w:t>specialistą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171E19">
+        <w:t xml:space="preserve"> apie </w:t>
       </w:r>
       <w:r w:rsidR="00FD0DD6">
         <w:t xml:space="preserve">grupės </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>mokinio savarankišką grįžimą namo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F63C36" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. neleisti </w:t>
       </w:r>
       <w:r w:rsidR="00AE31B4">
         <w:t xml:space="preserve">grupės </w:t>
       </w:r>
@@ -740,78 +920,81 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t>padarytą žalą mokyklai ir kitiems asmenims (Lietuvos Respublikos civilinis kodeksas 6.263, 6.275 ir 6.276 straipsniai);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35156B28" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00171E19">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6426">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. laiku sumokėti už </w:t>
       </w:r>
       <w:r>
         <w:t>savo vaiko maitinimą, pagal mokykloje nustatytus maitinimo įkainius arba užtikrinti savarankišką savo vaiko maitinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BCC04A" w14:textId="3F380B52" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
+    <w:p w14:paraId="11BCC04A" w14:textId="732300C8" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA327C">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tartis įsigalioja nuo </w:t>
       </w:r>
       <w:r w:rsidR="00372108">
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD59B3">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B05BA6">
         <w:t xml:space="preserve"> m. rugsėjo </w:t>
       </w:r>
-      <w:r w:rsidR="00D4551F">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00FD59B3">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00933FC3">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112999CC" w14:textId="77777777" w:rsidR="002A13C6" w:rsidRPr="00171E19" w:rsidRDefault="002A13C6" w:rsidP="00FE7D31">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Sutartis surašyta</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA327C">
         <w:t xml:space="preserve"> 2 (dviem) vienodą juridinę galią turinčiais egzemplioriais, kiekvienai Šaliai po vieną.</w:t>
       </w:r>
@@ -938,388 +1121,400 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                (vieno iš tėvų </w:t>
       </w:r>
       <w:r w:rsidRPr="00171E19">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(globėjo, rūpintojo) vardas, pavardė)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E32FE" w:rsidRPr="00171E19" w:rsidSect="008E2FF8">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="142" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C0DEB6B" w14:textId="77777777" w:rsidR="00DE67F6" w:rsidRDefault="00DE67F6" w:rsidP="00B03C04">
+    <w:p w14:paraId="5655EEB3" w14:textId="77777777" w:rsidR="00A34B6D" w:rsidRDefault="00A34B6D" w:rsidP="00B03C04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DE15457" w14:textId="77777777" w:rsidR="00DE67F6" w:rsidRDefault="00DE67F6" w:rsidP="00B03C04">
+    <w:p w14:paraId="2A475990" w14:textId="77777777" w:rsidR="00A34B6D" w:rsidRDefault="00A34B6D" w:rsidP="00B03C04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15A7555D" w14:textId="77777777" w:rsidR="00DE67F6" w:rsidRDefault="00DE67F6" w:rsidP="00B03C04">
+    <w:p w14:paraId="4EA5F516" w14:textId="77777777" w:rsidR="00A34B6D" w:rsidRDefault="00A34B6D" w:rsidP="00B03C04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60C7A597" w14:textId="77777777" w:rsidR="00DE67F6" w:rsidRDefault="00DE67F6" w:rsidP="00B03C04">
+    <w:p w14:paraId="68181B24" w14:textId="77777777" w:rsidR="00A34B6D" w:rsidRDefault="00A34B6D" w:rsidP="00B03C04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DDC76BD" w14:textId="77777777" w:rsidR="00B03C04" w:rsidRDefault="00B03C04">
     <w:pPr>
-      <w:pStyle w:val="Antrats"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B05BA6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7DC3FF8E" w14:textId="77777777" w:rsidR="00B03C04" w:rsidRDefault="00B03C04">
     <w:pPr>
-      <w:pStyle w:val="Antrats"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC3FB8"/>
     <w:rsid w:val="0001248E"/>
     <w:rsid w:val="000563DC"/>
     <w:rsid w:val="000616D3"/>
     <w:rsid w:val="00062409"/>
     <w:rsid w:val="000806A3"/>
     <w:rsid w:val="00084C2D"/>
     <w:rsid w:val="000C41A0"/>
     <w:rsid w:val="000E0614"/>
     <w:rsid w:val="000E3441"/>
     <w:rsid w:val="000F5F59"/>
     <w:rsid w:val="001060D5"/>
     <w:rsid w:val="00133F22"/>
     <w:rsid w:val="001431E1"/>
     <w:rsid w:val="00171E19"/>
+    <w:rsid w:val="001B7B74"/>
     <w:rsid w:val="001C23C6"/>
     <w:rsid w:val="001C65BB"/>
+    <w:rsid w:val="001D73A0"/>
     <w:rsid w:val="001D7819"/>
     <w:rsid w:val="001E59D5"/>
     <w:rsid w:val="002000B9"/>
     <w:rsid w:val="00211289"/>
     <w:rsid w:val="00242FF7"/>
     <w:rsid w:val="00260F20"/>
     <w:rsid w:val="00262D2B"/>
     <w:rsid w:val="00276FF8"/>
     <w:rsid w:val="00280FA4"/>
     <w:rsid w:val="0028500F"/>
     <w:rsid w:val="0029419F"/>
     <w:rsid w:val="002A13C6"/>
     <w:rsid w:val="002B060C"/>
+    <w:rsid w:val="002B0C8D"/>
     <w:rsid w:val="002B2D12"/>
     <w:rsid w:val="002B383D"/>
     <w:rsid w:val="002B72EA"/>
     <w:rsid w:val="002C52AC"/>
     <w:rsid w:val="002E07F5"/>
     <w:rsid w:val="002E4AF3"/>
     <w:rsid w:val="002F5881"/>
     <w:rsid w:val="003042BC"/>
     <w:rsid w:val="00311D4B"/>
     <w:rsid w:val="00323516"/>
     <w:rsid w:val="00326232"/>
     <w:rsid w:val="00344EA4"/>
     <w:rsid w:val="00356425"/>
     <w:rsid w:val="0035734F"/>
     <w:rsid w:val="003611E5"/>
     <w:rsid w:val="00361EFE"/>
     <w:rsid w:val="00372108"/>
     <w:rsid w:val="003949CF"/>
     <w:rsid w:val="003A1E68"/>
     <w:rsid w:val="003A4868"/>
     <w:rsid w:val="003B1831"/>
     <w:rsid w:val="003D001A"/>
     <w:rsid w:val="003F644A"/>
     <w:rsid w:val="00401EBC"/>
     <w:rsid w:val="0041638F"/>
     <w:rsid w:val="004352BD"/>
     <w:rsid w:val="0045027F"/>
     <w:rsid w:val="00460F7A"/>
     <w:rsid w:val="00541B27"/>
     <w:rsid w:val="005550C6"/>
     <w:rsid w:val="0055604D"/>
     <w:rsid w:val="00592B37"/>
     <w:rsid w:val="005B377B"/>
     <w:rsid w:val="005B574D"/>
     <w:rsid w:val="005C4872"/>
     <w:rsid w:val="005E32FE"/>
     <w:rsid w:val="005F36C7"/>
     <w:rsid w:val="00622D98"/>
     <w:rsid w:val="00623546"/>
     <w:rsid w:val="00630B1C"/>
     <w:rsid w:val="00662536"/>
+    <w:rsid w:val="00671438"/>
     <w:rsid w:val="006C639C"/>
     <w:rsid w:val="006D4F03"/>
     <w:rsid w:val="006E3836"/>
     <w:rsid w:val="0070299A"/>
     <w:rsid w:val="00711D42"/>
     <w:rsid w:val="00746939"/>
+    <w:rsid w:val="007546D2"/>
     <w:rsid w:val="00756BA6"/>
     <w:rsid w:val="007771DF"/>
     <w:rsid w:val="00785B85"/>
     <w:rsid w:val="0079605F"/>
     <w:rsid w:val="007B78D0"/>
     <w:rsid w:val="007C3CBE"/>
     <w:rsid w:val="00807948"/>
     <w:rsid w:val="00812824"/>
+    <w:rsid w:val="0083556C"/>
     <w:rsid w:val="0084557F"/>
     <w:rsid w:val="00846049"/>
     <w:rsid w:val="008605E3"/>
     <w:rsid w:val="008641FB"/>
     <w:rsid w:val="00881D30"/>
     <w:rsid w:val="00887B98"/>
     <w:rsid w:val="00895828"/>
     <w:rsid w:val="008B0F5D"/>
     <w:rsid w:val="008B5931"/>
     <w:rsid w:val="008E2FF8"/>
     <w:rsid w:val="008E7CE1"/>
     <w:rsid w:val="008F0C4F"/>
     <w:rsid w:val="008F6844"/>
     <w:rsid w:val="008F6D75"/>
     <w:rsid w:val="00904033"/>
     <w:rsid w:val="00907FAE"/>
     <w:rsid w:val="00910B20"/>
     <w:rsid w:val="009129D2"/>
     <w:rsid w:val="009129D8"/>
     <w:rsid w:val="00912D83"/>
     <w:rsid w:val="00931468"/>
     <w:rsid w:val="00933FC3"/>
     <w:rsid w:val="00943C5A"/>
     <w:rsid w:val="00972724"/>
     <w:rsid w:val="009834A7"/>
     <w:rsid w:val="00996240"/>
+    <w:rsid w:val="009A4C7E"/>
     <w:rsid w:val="009B6EA3"/>
     <w:rsid w:val="009B7013"/>
     <w:rsid w:val="009F4E62"/>
     <w:rsid w:val="00A26CD0"/>
+    <w:rsid w:val="00A34B6D"/>
     <w:rsid w:val="00A5791C"/>
     <w:rsid w:val="00A812AE"/>
     <w:rsid w:val="00AA327C"/>
     <w:rsid w:val="00AC00E8"/>
     <w:rsid w:val="00AE31B4"/>
     <w:rsid w:val="00B03C04"/>
     <w:rsid w:val="00B05BA6"/>
     <w:rsid w:val="00B15CDA"/>
     <w:rsid w:val="00B5129D"/>
     <w:rsid w:val="00B5197D"/>
     <w:rsid w:val="00B71661"/>
     <w:rsid w:val="00B92902"/>
     <w:rsid w:val="00B96708"/>
     <w:rsid w:val="00BC3FB8"/>
     <w:rsid w:val="00BE6426"/>
     <w:rsid w:val="00C00B16"/>
     <w:rsid w:val="00C44FE0"/>
     <w:rsid w:val="00C576A2"/>
     <w:rsid w:val="00C84491"/>
     <w:rsid w:val="00C93720"/>
     <w:rsid w:val="00C93C66"/>
     <w:rsid w:val="00C95DEE"/>
     <w:rsid w:val="00CA19ED"/>
     <w:rsid w:val="00CB0BE9"/>
     <w:rsid w:val="00CC0EE3"/>
     <w:rsid w:val="00CD6B9F"/>
     <w:rsid w:val="00CD7599"/>
     <w:rsid w:val="00CF4831"/>
     <w:rsid w:val="00CF7E85"/>
     <w:rsid w:val="00D131AF"/>
     <w:rsid w:val="00D4551F"/>
     <w:rsid w:val="00D65F4F"/>
+    <w:rsid w:val="00DA6549"/>
     <w:rsid w:val="00DD5A27"/>
     <w:rsid w:val="00DE67F6"/>
     <w:rsid w:val="00DF6BA2"/>
     <w:rsid w:val="00E03F1A"/>
     <w:rsid w:val="00E221C1"/>
     <w:rsid w:val="00E26B39"/>
     <w:rsid w:val="00E32740"/>
     <w:rsid w:val="00E640E2"/>
     <w:rsid w:val="00E92ACE"/>
     <w:rsid w:val="00EC7A28"/>
     <w:rsid w:val="00EE051D"/>
     <w:rsid w:val="00EE3E03"/>
     <w:rsid w:val="00F02FCF"/>
     <w:rsid w:val="00F13947"/>
     <w:rsid w:val="00F32540"/>
     <w:rsid w:val="00F34946"/>
     <w:rsid w:val="00F941C2"/>
     <w:rsid w:val="00FD0DD6"/>
     <w:rsid w:val="00FD381B"/>
+    <w:rsid w:val="00FD59B3"/>
     <w:rsid w:val="00FD6641"/>
     <w:rsid w:val="00FE7D31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="75DF8D52"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{026961F8-F96A-4BA6-A316-BCE1FFBF33AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1555,175 +1750,180 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BC3FB8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00881D30"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaitas">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00881D30"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrats">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="AntratsDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B03C04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
-[...1 lines deleted...]
-    <w:link w:val="Antrats"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B03C04"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Porat">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="PoratDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00B03C04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
-[...1 lines deleted...]
-    <w:link w:val="Porat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:rsid w:val="00B03C04"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00B15CDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
-[...1 lines deleted...]
-    <w:link w:val="Debesliotekstas"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00B15CDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="385303531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1808814026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2034,82 +2234,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0FAFE09-9FD5-4F22-AA91-108D41B5DA58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2422</Words>
-  <Characters>1381</Characters>
+  <Words>2454</Words>
+  <Characters>1400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>MOKAMOS PAILGINTOS DIENOS (POPAMOKINĖS VEIKLOS) GRUPĖS</vt:lpstr>
       <vt:lpstr>MOKAMOS PAILGINTOS DIENOS (POPAMOKINĖS VEIKLOS) GRUPĖS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3796</CharactersWithSpaces>
+  <CharactersWithSpaces>3847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MOKAMOS PAILGINTOS DIENOS (POPAMOKINĖS VEIKLOS) GRUPĖS</dc:title>
   <dc:subject/>
   <dc:creator>rastine</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d58e25638ad8eea310cb8dc68583bb63e6d2a80db7275b16f69ad8d4e6ebaa02</vt:lpwstr>
   </property>